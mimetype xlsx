--- v0 (2026-02-16)
+++ v1 (2026-04-12)
@@ -3,324 +3,234 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29530"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29725"/>
   <workbookPr defaultThemeVersion="124226"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\actividades\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5A09F019-76F5-4DD4-BF16-F6E484F542B0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{BBB8B659-717B-47D9-B591-53DC12BECB0F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" tabRatio="603" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Calendario 2026" sheetId="6" r:id="rId1"/>
     <sheet name="Organizadores" sheetId="8" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Calendario 2026'!$A$4:$L$61</definedName>
-    <definedName name="_xlnm.Print_Area" localSheetId="0">'Calendario 2026'!$A$2:$K$62</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Calendario 2026'!$A$4:$M$61</definedName>
+    <definedName name="_xlnm.Print_Area" localSheetId="0">'Calendario 2026'!$A$2:$M$62</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">'Calendario 2026'!$4:$4</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <fileRecoveryPr autoRecover="0"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="377" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="370" uniqueCount="196">
   <si>
     <t>Ruta de los Castillos</t>
   </si>
   <si>
     <t>POBLACION</t>
   </si>
   <si>
-    <t>WEB</t>
-[...1 lines deleted...]
-  <si>
     <t>Mequinenza</t>
   </si>
   <si>
     <t>Comarca del Jiloca</t>
   </si>
   <si>
     <t>Marcha "El Maestro Zapatero de Brea"</t>
   </si>
   <si>
     <t>Brea de Aragón</t>
   </si>
   <si>
-    <t>www.senderismobrea.es</t>
-[...1 lines deleted...]
-  <si>
     <t>Luesia</t>
   </si>
   <si>
-    <t>www.acfayanas.org</t>
-[...1 lines deleted...]
-  <si>
     <t>Teruel</t>
   </si>
   <si>
-    <t>www.comuneroscalatayud.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Andorra</t>
   </si>
   <si>
     <t>Jorgeada de Aragón</t>
   </si>
   <si>
     <t>Zaragoza</t>
   </si>
   <si>
     <t>Hecho</t>
   </si>
   <si>
     <t>Bolea</t>
   </si>
   <si>
-    <t>www.osandarines.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Ruta del Destierro</t>
   </si>
   <si>
     <t>Ateca</t>
   </si>
   <si>
     <t>Grupo Alpino Javalambre</t>
   </si>
   <si>
     <t>Redolada a Zaragoza</t>
   </si>
   <si>
-    <t>www.sediles.es</t>
-[...1 lines deleted...]
-  <si>
     <t>Comarca Campo de Daroca</t>
   </si>
   <si>
     <t>Comarca del Matarraña</t>
   </si>
   <si>
     <t>Marcha senderista de primavera del Maestrazgo</t>
   </si>
   <si>
     <t>Marcha senderista del Mezquin</t>
   </si>
   <si>
     <t>MASEM</t>
   </si>
   <si>
-    <t>www.marchamezquin.es</t>
-[...7 lines deleted...]
-  <si>
     <t>Comarca del Maestrazgo</t>
   </si>
   <si>
-    <t>www.jiloca.es</t>
-[...1 lines deleted...]
-  <si>
     <t>Sediles</t>
   </si>
   <si>
-    <t>www.belmontedegracian.es</t>
-[...1 lines deleted...]
-  <si>
     <t>La Vicorada</t>
   </si>
   <si>
     <t>Comarca Cuencas Mineras</t>
   </si>
   <si>
     <t>Illueca</t>
   </si>
   <si>
     <t>Ruta del Acebo</t>
   </si>
   <si>
     <t>La Gayubada</t>
   </si>
   <si>
     <t>Jaraba</t>
   </si>
   <si>
-    <t>www.jarabaturismo.com</t>
-[...4 lines deleted...]
-  <si>
     <t>Montañana</t>
   </si>
   <si>
     <t>Jaca</t>
   </si>
   <si>
-    <t>www.clubatletismojaca.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Ruta de los Balnearios de Jaraba</t>
   </si>
   <si>
     <t>Tauste</t>
   </si>
   <si>
-    <t>www.rutapapaluna.com</t>
-[...4 lines deleted...]
-  <si>
     <t>Ruta de la Reconquista</t>
   </si>
   <si>
     <t>Dia del senderista</t>
   </si>
   <si>
-    <t>www.comarcamatarranya.es</t>
-[...1 lines deleted...]
-  <si>
     <t>Ayerbe</t>
   </si>
   <si>
     <t>Club Atletismo Jaca</t>
   </si>
   <si>
     <t>Deja Huella con Rey Ardid</t>
   </si>
   <si>
     <t>Fundacion Rey Ardid</t>
   </si>
   <si>
-    <t>www.reyardid.org</t>
-[...1 lines deleted...]
-  <si>
     <t>FAM</t>
   </si>
   <si>
-    <t>www.fam.es</t>
-[...7 lines deleted...]
-  <si>
     <t>Zuera</t>
   </si>
   <si>
     <t>Zufariada</t>
   </si>
   <si>
     <t>SI</t>
   </si>
   <si>
     <t>Belchite</t>
   </si>
   <si>
-    <t>www.tauste.es</t>
-[...13 lines deleted...]
-  <si>
     <t>La Sotonera pueblo a pueblo</t>
   </si>
   <si>
-    <t>www.lasotonera.es</t>
-[...7 lines deleted...]
-  <si>
     <t>Biel</t>
   </si>
   <si>
     <t>Marcha Senderista "El Santo"</t>
   </si>
   <si>
     <t>Aniñon</t>
-  </si>
-[...1 lines deleted...]
-    <t>www.bttaninon.es</t>
   </si>
   <si>
     <t>Nº</t>
   </si>
   <si>
     <t>ANDADA</t>
   </si>
   <si>
     <t>ED.</t>
   </si>
   <si>
     <t>Castejon de Valdejasa</t>
   </si>
   <si>
     <t>PROV.</t>
   </si>
   <si>
     <t xml:space="preserve">Ruta de Los Monegros </t>
   </si>
   <si>
     <t>ORGANIZADOR/ES</t>
   </si>
   <si>
     <t>C. M. Os Andarines d'Aragón</t>
   </si>
@@ -410,285 +320,234 @@
   <si>
     <t>Peñarroya de Tastavins</t>
   </si>
   <si>
     <t>Marcha senderista "Aragon Sur"</t>
   </si>
   <si>
     <t>Asociacion "Iniciativas Turísticas de Jaraba"</t>
   </si>
   <si>
     <t>Andada de otoño "Sierra de Luesia"</t>
   </si>
   <si>
     <t>Marcha senderista de otoño "Comarca del Maestrazgo"</t>
   </si>
   <si>
     <t>A. C. Fayanas</t>
   </si>
   <si>
     <t>A. D. BTT Aniñon</t>
   </si>
   <si>
     <t>A. D. El Pilar</t>
   </si>
   <si>
-    <t>www.javieresdehuesca.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcha del Abadiado (Historia y Naturaleza)</t>
   </si>
   <si>
     <t>Marcha Senderista "Tastavins Trail"</t>
   </si>
   <si>
-    <t>www.grupoalpinojavalambre.com</t>
-[...7 lines deleted...]
-  <si>
     <t>HU</t>
   </si>
   <si>
     <t>TE</t>
   </si>
   <si>
     <t>ZA</t>
   </si>
   <si>
     <t>Marcha senderista ATADI</t>
   </si>
   <si>
     <t>Alcorisa</t>
   </si>
   <si>
     <t>ATADI ((Agrupación Turolense de Asociaciones de personas con Discapacidad Intelectual)</t>
   </si>
   <si>
-    <t>www.atadi.org</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcha Senderista Popular de Belchite</t>
   </si>
   <si>
     <t>A. D. Senderista Comarca Campo de Belchite</t>
   </si>
   <si>
     <t>Villafranca de Ebro</t>
   </si>
   <si>
-    <t>www.mequinensa.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcha senderista "Comarca del Matarraña/Matarranya"</t>
   </si>
   <si>
     <t>Andada-BTT "Sierra Vicort"</t>
   </si>
   <si>
-    <t>https://guaracentral.com/es/rutas.html.</t>
-[...1 lines deleted...]
-  <si>
     <t>III</t>
   </si>
   <si>
     <t>XII</t>
   </si>
   <si>
     <t>XIX</t>
   </si>
   <si>
     <t>XIV</t>
   </si>
   <si>
     <t>XVIII</t>
   </si>
   <si>
     <t>IV</t>
   </si>
   <si>
     <t>XV</t>
   </si>
   <si>
     <t>XI</t>
   </si>
   <si>
     <t>XXII</t>
   </si>
   <si>
     <t>II</t>
   </si>
   <si>
     <t>XVI</t>
   </si>
   <si>
     <t>XXIII</t>
   </si>
   <si>
     <t>XVII</t>
   </si>
   <si>
     <t>XIII</t>
   </si>
   <si>
     <t>Yebra de Basa</t>
-  </si>
-[...4 lines deleted...]
-    <t>Montalbán</t>
   </si>
   <si>
     <t>C. M. Matarraña Teams
 Ayto. de Peñarroya de Tastavins</t>
   </si>
   <si>
     <t>Torralbilla</t>
   </si>
   <si>
     <t>Marcha de los Tres Ibones</t>
   </si>
   <si>
     <t>C. M. Asamun
 Asoc. de comerciantes del valle de Hecho</t>
   </si>
   <si>
-    <t>https://marchadelostresibones.wordpress.com/</t>
-[...1 lines deleted...]
-  <si>
     <t>Ruta de los Tres Ríos</t>
   </si>
   <si>
     <t>C. M. A. C. O Trinquete
 C. M. Cenefos</t>
   </si>
   <si>
-    <t>www.hojasmuertasmontalban.es</t>
-[...4 lines deleted...]
-  <si>
     <t>KMINA - Cuencas Mineras</t>
   </si>
   <si>
     <t>Caminata nocturna "Bajo las estrellas"</t>
   </si>
   <si>
     <t>C. D. Sediles</t>
   </si>
   <si>
     <t>A. D. Senderismo Brea de Aragón</t>
   </si>
   <si>
     <t>Ayto. de Ayerbe
 Club Deportivo Padelante</t>
   </si>
   <si>
     <t>Caminata "Ruta de la ermitas"</t>
   </si>
   <si>
     <t>Caminata "En la Flor del Almendro"</t>
   </si>
   <si>
     <t>Andada de Sobrepuerto</t>
   </si>
   <si>
-    <t>www.ozoque.com</t>
-[...1 lines deleted...]
-  <si>
     <t>C. M. El Caidero
 Colectivo Albardos / Colectivo Matarile</t>
   </si>
   <si>
-    <t>www.rutadelostresrios.org</t>
-[...1 lines deleted...]
-  <si>
     <t>Ruta senderista "Peña La Bailadera"</t>
   </si>
   <si>
     <t>Ayto. de Castiliscar</t>
   </si>
   <si>
     <t>Castiliscar</t>
   </si>
   <si>
     <t>Ruta "Papa Luna"</t>
   </si>
   <si>
     <t>Juslibol</t>
   </si>
   <si>
     <t>Comarca Cinco Villas</t>
   </si>
   <si>
     <t>A. D. Linza</t>
   </si>
   <si>
     <t>Anso</t>
   </si>
   <si>
     <t>VIII</t>
   </si>
   <si>
     <t>V</t>
   </si>
   <si>
     <t>XXIV</t>
   </si>
   <si>
     <t>Andada nocturna "Ruta del Diablo"</t>
   </si>
   <si>
     <t>Biota-Layana</t>
   </si>
   <si>
     <t>Marcha senderista "ChiquiAndarines"</t>
   </si>
   <si>
     <t>Ayto. de Loporzano
 C. M. Javieres</t>
   </si>
   <si>
-    <t>www.rutadeldiablo@blogspot.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Arándiga-Morata</t>
   </si>
   <si>
     <t>Marcha senderista "Valle de Anso"</t>
-  </si>
-[...4 lines deleted...]
-    <t>www.cdpadelante.es</t>
   </si>
   <si>
     <t>Día de la mujer</t>
   </si>
   <si>
     <t>A. D. Centro Excursionista Ribagorza  (CER)</t>
   </si>
   <si>
     <t>CALENDARIO DE ANDADAS POPULARES DE ARAGON 2026</t>
   </si>
   <si>
     <t>La Puebla de Alfinden</t>
   </si>
   <si>
     <t>Ayto. de La Puebla de Alfinden</t>
   </si>
   <si>
     <t>IX</t>
   </si>
   <si>
     <t>XXXVII</t>
   </si>
   <si>
     <t>VI</t>
   </si>
@@ -717,262 +576,242 @@
     <t>NO</t>
   </si>
   <si>
     <t>Manchones</t>
   </si>
   <si>
     <t>Bordón</t>
   </si>
   <si>
     <t>Mirambel</t>
   </si>
   <si>
     <t>Asociación O Zoque de Yebra de Basa
 Asociación Erata de Biescas</t>
   </si>
   <si>
     <t>Marcha senderista "Las Calzadas"</t>
   </si>
   <si>
     <t>Ayto. de Aliaga</t>
   </si>
   <si>
     <t>Aliaga</t>
   </si>
   <si>
-    <t>www.aytoaliaga.com</t>
-[...1 lines deleted...]
-  <si>
     <t>I</t>
   </si>
   <si>
     <t>Hinojosa de Jarque</t>
   </si>
   <si>
     <t>28-02/01-03 2026</t>
   </si>
   <si>
     <t>Monroyo</t>
   </si>
   <si>
     <t>Oliete</t>
   </si>
   <si>
     <t>Ejulve</t>
   </si>
   <si>
     <t>Luco de Jiloca</t>
   </si>
   <si>
-    <t>www.clubsenderistaasa.com</t>
-[...1 lines deleted...]
-  <si>
     <t>Marcha senderista "Ejulve"</t>
   </si>
   <si>
     <t>La Cañada de Verich</t>
   </si>
   <si>
     <t>Santa Cilia de Panzano</t>
   </si>
   <si>
     <t>Tozal de Cubillas-Dolinas de Cupierlo</t>
+  </si>
+  <si>
+    <t>CLUB
+FAM</t>
   </si>
   <si>
     <t>Km
 (III)</t>
   </si>
   <si>
     <t>Km
 (II)</t>
   </si>
   <si>
     <t>Km
 (I)</t>
   </si>
   <si>
     <t>Chiqui
 FAM</t>
   </si>
   <si>
     <t>Torralba de Ribota</t>
   </si>
   <si>
     <t>Andada popular "SalvaTusPasos"</t>
   </si>
   <si>
-    <t>https://lapuebladealfinden.es/</t>
-[...4 lines deleted...]
-  <si>
     <t>Marcha senderista "Villa de Oliete"</t>
   </si>
   <si>
     <t>S. C. D. Comunidad Calatayud-Comuneros</t>
   </si>
   <si>
     <t>Aguas</t>
+  </si>
+  <si>
+    <t>Asociacion Cultural Valle de la Gloria</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="dd\-mm\-yy;@"/>
   </numFmts>
-  <fonts count="11" x14ac:knownFonts="1">
+  <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <name val="Arial"/>
     </font>
     <font>
       <sz val="8"/>
-      <name val="Arial"/>
-[...5 lines deleted...]
-      <color indexed="12"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="0"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <sz val="12"/>
-      <name val="Calibri"/>
-[...6 lines deleted...]
-      <color theme="3" tint="0.39997558519241921"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <i/>
       <u/>
       <sz val="16"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="9">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="3" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0" tint="-4.9989318521683403E-2"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor theme="2" tint="-0.499984740745262"/>
-[...10 lines deleted...]
-      <patternFill patternType="solid">
         <fgColor theme="0" tint="-0.14999847407452621"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor rgb="FFFFFF99"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="6" tint="0.39997558519241921"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor rgb="FFFF0000"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
+    <fill>
+      <patternFill patternType="solid">
+        <fgColor theme="6"/>
+        <bgColor indexed="64"/>
+      </patternFill>
+    </fill>
   </fills>
-  <borders count="44">
+  <borders count="40">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color auto="1"/>
@@ -1388,483 +1227,416 @@
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right style="hair">
         <color indexed="64"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color indexed="64"/>
       </left>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
-      <right style="medium">
-[...1 lines deleted...]
-      </right>
+      <right/>
       <top style="medium">
         <color auto="1"/>
       </top>
       <bottom style="medium">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
-      <left style="thin">
-        <color auto="1"/>
+      <left style="hair">
+        <color indexed="64"/>
       </left>
-      <right style="medium">
-[...16 lines deleted...]
-        <color indexed="64"/>
+      <right/>
+      <top style="medium">
+        <color auto="1"/>
       </top>
       <bottom style="hair">
         <color indexed="64"/>
-      </bottom>
-[...24 lines deleted...]
-        <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="hair">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="hair">
         <color indexed="64"/>
       </left>
       <right/>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="hair">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-    </border>
   </borders>
-  <cellStyleXfs count="2">
+  <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0">
-[...2 lines deleted...]
-    </xf>
   </cellStyleXfs>
-  <cellXfs count="88">
+  <cellXfs count="86">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="9" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="21" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
-[...9 lines deleted...]
-      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="12" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="27" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="28" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="29" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="30" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="32" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="33" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="25" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="26" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="19" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="3" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="39" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="4" borderId="20" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="14" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="35" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="36" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="38" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="24" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="14" fontId="6" fillId="3" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="13" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="5" borderId="23" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="5" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="3" fillId="5" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="23" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="17" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="18" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="5" borderId="29" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="6" borderId="16" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="6" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="164" fontId="4" fillId="6" borderId="31" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...2 lines deleted...]
-    <xf numFmtId="164" fontId="4" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="22" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="15" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="16" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...93 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="17" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="18" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="42" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...119 lines deleted...]
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="38" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="37" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="33" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="31" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="7" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="34" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="10" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
+    <xf numFmtId="164" fontId="4" fillId="8" borderId="18" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
   </cellXfs>
-  <cellStyles count="2">
-    <cellStyle name="Hipervínculo" xfId="1" builtinId="8"/>
+  <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FFEF6439"/>
       <color rgb="FFFF9966"/>
       <color rgb="FFFFFF99"/>
       <color rgb="FFFF3399"/>
       <color rgb="FFFF00FF"/>
       <color rgb="FFFFFFCC"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:twoCellAnchor>
     <xdr:from>
-      <xdr:col>4</xdr:col>
+      <xdr:col>5</xdr:col>
       <xdr:colOff>2016125</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>38100</xdr:rowOff>
     </xdr:from>
     <xdr:to>
-      <xdr:col>4</xdr:col>
+      <xdr:col>5</xdr:col>
       <xdr:colOff>2695575</xdr:colOff>
       <xdr:row>2</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:to>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="Rectángulo 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{BA5D6B86-A4E3-442B-B651-A93F4D892CEB}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
         <xdr:cNvSpPr/>
       </xdr:nvSpPr>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="6391275" y="222250"/>
           <a:ext cx="469900" cy="228600"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:solidFill>
           <a:srgbClr val="92D050"/>
@@ -2164,2241 +1936,2340 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jarabaturismo.com/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://marchadelostresibones.wordpress.com/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.osandarines.com/" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.senderismobrea.es/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ozoque.com/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sediles.es/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comarcadedaroca.com/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cdpadelante.es/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.castejonvaldejasaturismo.es/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.reyardid.org/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.mequinensa.com/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.osandarines.com/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.osandarines.com/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rutadeldiablo@blogspot.com" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marchamezquin.es/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grupoalpinojavalambre.com/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fam.es/" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.jiloca.es/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.osandarines.com/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.aytoaliaga.com/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://guaracentral.com/es/rutas.html." TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comarcamatarranya.es/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lasotonera.es/" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.clubsenderistaasa.com/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deportesmaestrazgo.es/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.belmontedegracian.es/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deportesandorrasierradearcos.com/" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.atadi.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.a&#241;ondemoncayo.es/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cdpadelante.es/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deportesmaestrazgo.es/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deportesandorrasierradearcos.com/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tastavinstrail.com/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rutadeldestierro.com/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.monta&#241;ana.com/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.javieresdehuesca.com/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.noticiasdemainar.blogspot.com/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.osandarines.com/" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://clublinza.wordpress.com/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.fam.es/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bttaninon.es/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cm-rodanas.blogspot.com.es/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ccuencasmineras.es/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.hojasmuertasmontalban.es/" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.osandarines.com/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.senderistasbelchite.com/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.osandarines.com/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rutadelostresrios.org/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.rutapapaluna.com/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cdpadelante.es/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.clubatletismojaca.com/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.acfayanas.org/" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.comuneroscalatayud.com/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.zufariada.com/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tauste.es/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <tabColor indexed="11"/>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:L63"/>
+  <dimension ref="A1:M63"/>
   <sheetViews>
     <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <pane xSplit="4" ySplit="4" topLeftCell="E36" activePane="bottomRight" state="frozen"/>
+      <pane xSplit="5" ySplit="4" topLeftCell="F16" activePane="bottomRight" state="frozen"/>
       <selection pane="topRight" activeCell="F1" sqref="F1"/>
       <selection pane="bottomLeft" activeCell="A3" sqref="A3"/>
-      <selection pane="bottomRight" activeCell="O10" sqref="O10"/>
+      <selection pane="bottomRight" activeCell="C24" sqref="C24"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultColWidth="11.42578125" defaultRowHeight="15" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="4" style="1" customWidth="1"/>
-    <col min="2" max="2" width="13.140625" style="1" bestFit="1" customWidth="1"/>
-[...8 lines deleted...]
-    <col min="13" max="16384" width="11.42578125" style="1"/>
+    <col min="2" max="2" width="9.42578125" style="1" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="13.140625" style="1" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="7.140625" style="18" customWidth="1"/>
+    <col min="5" max="5" width="36.42578125" style="6" customWidth="1"/>
+    <col min="6" max="6" width="38.140625" style="1" customWidth="1"/>
+    <col min="7" max="7" width="23.140625" style="6" customWidth="1"/>
+    <col min="8" max="8" width="6.85546875" style="17" customWidth="1"/>
+    <col min="9" max="11" width="4.140625" style="17" customWidth="1"/>
+    <col min="12" max="13" width="6.5703125" style="17" customWidth="1"/>
+    <col min="14" max="16384" width="11.42578125" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:12" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
-[...18 lines deleted...]
-    <row r="3" spans="1:12" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:13" ht="5.0999999999999996" customHeight="1" x14ac:dyDescent="0.2"/>
+    <row r="2" spans="1:13" ht="21" x14ac:dyDescent="0.25">
+      <c r="A2" s="83" t="s">
+        <v>153</v>
+      </c>
+      <c r="B2" s="84"/>
+      <c r="C2" s="84"/>
+      <c r="D2" s="84"/>
+      <c r="E2" s="84"/>
+      <c r="F2" s="84"/>
+      <c r="G2" s="48" t="s">
+        <v>162</v>
+      </c>
+      <c r="H2" s="29"/>
+      <c r="I2" s="31"/>
+      <c r="J2" s="31"/>
+      <c r="K2" s="32"/>
+      <c r="L2" s="31"/>
+      <c r="M2" s="31"/>
+    </row>
+    <row r="3" spans="1:13" ht="5.0999999999999996" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A3" s="27"/>
       <c r="B3" s="28"/>
       <c r="C3" s="28"/>
       <c r="D3" s="28"/>
       <c r="E3" s="28"/>
-      <c r="F3" s="26"/>
+      <c r="F3" s="28"/>
       <c r="G3" s="26"/>
       <c r="H3" s="26"/>
       <c r="I3" s="26"/>
       <c r="J3" s="26"/>
       <c r="K3" s="26"/>
       <c r="L3" s="26"/>
-    </row>
-    <row r="4" spans="1:12" s="6" customFormat="1" ht="29.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="M3" s="26"/>
+    </row>
+    <row r="4" spans="1:13" s="6" customFormat="1" ht="29.45" customHeight="1" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A4" s="2" t="s">
-        <v>79</v>
-[...1 lines deleted...]
-      <c r="B4" s="51">
+        <v>49</v>
+      </c>
+      <c r="B4" s="43">
+        <v>2025</v>
+      </c>
+      <c r="C4" s="42">
         <v>2026</v>
       </c>
-      <c r="C4" s="3" t="s">
-[...3 lines deleted...]
-        <v>80</v>
+      <c r="D4" s="3" t="s">
+        <v>51</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>85</v>
+        <v>50</v>
       </c>
       <c r="F4" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="G4" s="4" t="s">
         <v>1</v>
       </c>
-      <c r="G4" s="5" t="s">
-[...18 lines deleted...]
-    <row r="5" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="H4" s="5" t="s">
+        <v>53</v>
+      </c>
+      <c r="I4" s="52" t="s">
+        <v>186</v>
+      </c>
+      <c r="J4" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="K4" s="42" t="s">
+        <v>188</v>
+      </c>
+      <c r="L4" s="19" t="s">
+        <v>189</v>
+      </c>
+      <c r="M4" s="19" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="5" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A5" s="7">
         <v>1</v>
       </c>
-      <c r="B5" s="68">
+      <c r="B5" s="44">
+        <v>45690</v>
+      </c>
+      <c r="C5" s="64">
         <v>46054</v>
       </c>
-      <c r="C5" s="8" t="s">
-[...15 lines deleted...]
-      <c r="I5" s="74">
+      <c r="D5" s="8" t="s">
+        <v>116</v>
+      </c>
+      <c r="E5" s="49" t="s">
+        <v>54</v>
+      </c>
+      <c r="F5" s="9" t="s">
+        <v>56</v>
+      </c>
+      <c r="G5" s="67" t="s">
+        <v>101</v>
+      </c>
+      <c r="H5" s="68" t="s">
+        <v>95</v>
+      </c>
+      <c r="I5" s="69"/>
+      <c r="J5" s="70">
         <v>11</v>
       </c>
-      <c r="J5" s="75">
+      <c r="K5" s="71">
         <v>14</v>
       </c>
-      <c r="K5" s="20" t="s">
-[...6 lines deleted...]
-    <row r="6" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L5" s="20" t="s">
+        <v>43</v>
+      </c>
+      <c r="M5" s="20" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="6" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A6" s="7">
         <v>2</v>
       </c>
-      <c r="B6" s="69">
+      <c r="B6" s="45">
+        <v>45717</v>
+      </c>
+      <c r="C6" s="65">
         <v>46081</v>
       </c>
-      <c r="C6" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I6" s="79">
+      <c r="D6" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="E6" s="50" t="s">
+        <v>34</v>
+      </c>
+      <c r="F6" s="12" t="s">
+        <v>152</v>
+      </c>
+      <c r="G6" s="72" t="s">
+        <v>30</v>
+      </c>
+      <c r="H6" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I6" s="74"/>
+      <c r="J6" s="75">
         <v>12</v>
       </c>
-      <c r="J6" s="80">
+      <c r="K6" s="76">
         <v>22</v>
       </c>
-      <c r="K6" s="21" t="s">
-[...6 lines deleted...]
-    <row r="7" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L6" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M6" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="7" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A7" s="10">
         <v>3</v>
       </c>
-      <c r="B7" s="69" t="s">
-[...17 lines deleted...]
-      <c r="H7" s="78">
+      <c r="B7" s="45">
+        <v>45710</v>
+      </c>
+      <c r="C7" s="65" t="s">
+        <v>176</v>
+      </c>
+      <c r="D7" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="E7" s="50" t="s">
+        <v>131</v>
+      </c>
+      <c r="F7" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="G7" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="H7" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I7" s="74">
         <v>12</v>
       </c>
-      <c r="I7" s="79">
+      <c r="J7" s="75">
         <v>18</v>
       </c>
-      <c r="J7" s="80">
+      <c r="K7" s="76">
         <v>24</v>
       </c>
-      <c r="K7" s="21"/>
-[...4 lines deleted...]
-    <row r="8" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="L7" s="21"/>
+      <c r="M7" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="8" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A8" s="7">
         <v>4</v>
       </c>
-      <c r="B8" s="69">
+      <c r="B8" s="45">
+        <v>45718</v>
+      </c>
+      <c r="C8" s="65">
         <v>46082</v>
       </c>
-      <c r="C8" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H8" s="78">
+      <c r="D8" s="11" t="s">
+        <v>142</v>
+      </c>
+      <c r="E8" s="50" t="s">
+        <v>57</v>
+      </c>
+      <c r="F8" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G8" s="72" t="s">
+        <v>8</v>
+      </c>
+      <c r="H8" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I8" s="74">
         <v>11</v>
       </c>
-      <c r="I8" s="79">
+      <c r="J8" s="75">
         <v>16</v>
       </c>
-      <c r="J8" s="80">
+      <c r="K8" s="76">
         <v>20</v>
       </c>
-      <c r="K8" s="21" t="s">
-[...6 lines deleted...]
-    <row r="9" spans="1:12" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L8" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="M8" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="9" spans="1:13" ht="14.45" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="10">
         <v>5</v>
       </c>
-      <c r="B9" s="69">
+      <c r="B9" s="45">
+        <v>45809</v>
+      </c>
+      <c r="C9" s="65">
         <v>46082</v>
       </c>
-      <c r="C9" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I9" s="79">
+      <c r="D9" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="E9" s="50" t="s">
+        <v>61</v>
+      </c>
+      <c r="F9" s="12" t="s">
+        <v>63</v>
+      </c>
+      <c r="G9" s="72" t="s">
+        <v>52</v>
+      </c>
+      <c r="H9" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I9" s="74"/>
+      <c r="J9" s="75">
         <v>12</v>
       </c>
-      <c r="J9" s="80">
+      <c r="K9" s="76">
         <v>25</v>
       </c>
-      <c r="K9" s="21" t="s">
-[...6 lines deleted...]
-    <row r="10" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="L9" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M9" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="10" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A10" s="7">
         <v>6</v>
       </c>
-      <c r="B10" s="69">
+      <c r="B10" s="45">
+        <v>45724</v>
+      </c>
+      <c r="C10" s="65">
         <v>46088</v>
       </c>
-      <c r="C10" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I10" s="79">
+      <c r="D10" s="11" t="s">
+        <v>157</v>
+      </c>
+      <c r="E10" s="50" t="s">
+        <v>58</v>
+      </c>
+      <c r="F10" s="12" t="s">
+        <v>193</v>
+      </c>
+      <c r="G10" s="72" t="s">
+        <v>190</v>
+      </c>
+      <c r="H10" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I10" s="74"/>
+      <c r="J10" s="75">
         <v>12</v>
       </c>
-      <c r="J10" s="80">
+      <c r="K10" s="76">
         <v>24</v>
       </c>
-      <c r="K10" s="21" t="s">
-[...6 lines deleted...]
-    <row r="11" spans="1:12" ht="45" x14ac:dyDescent="0.2">
+      <c r="L10" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M10" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="11" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A11" s="10">
         <v>7</v>
       </c>
-      <c r="B11" s="69">
+      <c r="B11" s="45">
+        <v>45724</v>
+      </c>
+      <c r="C11" s="65">
         <v>46088</v>
       </c>
-      <c r="C11" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H11" s="78">
+      <c r="D11" s="11" t="s">
+        <v>109</v>
+      </c>
+      <c r="E11" s="50" t="s">
+        <v>96</v>
+      </c>
+      <c r="F11" s="12" t="s">
+        <v>98</v>
+      </c>
+      <c r="G11" s="72" t="s">
+        <v>97</v>
+      </c>
+      <c r="H11" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I11" s="74">
         <v>6</v>
       </c>
-      <c r="I11" s="79">
+      <c r="J11" s="75">
         <v>12</v>
       </c>
-      <c r="J11" s="80">
+      <c r="K11" s="76">
         <v>18</v>
       </c>
-      <c r="K11" s="21"/>
-[...4 lines deleted...]
-    <row r="12" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L11" s="21"/>
+      <c r="M11" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="12" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A12" s="7">
         <v>8</v>
       </c>
-      <c r="B12" s="57">
+      <c r="B12" s="53">
+        <v>45724</v>
+      </c>
+      <c r="C12" s="54">
         <v>46088</v>
       </c>
-      <c r="C12" s="58" t="s">
-[...18 lines deleted...]
-    <row r="13" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="D12" s="55" t="s">
+        <v>104</v>
+      </c>
+      <c r="E12" s="56" t="s">
+        <v>151</v>
+      </c>
+      <c r="F12" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="G12" s="58"/>
+      <c r="H12" s="59"/>
+      <c r="I12" s="60"/>
+      <c r="J12" s="61"/>
+      <c r="K12" s="62"/>
+      <c r="L12" s="63"/>
+      <c r="M12" s="63"/>
+    </row>
+    <row r="13" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A13" s="10">
         <v>9</v>
       </c>
-      <c r="B13" s="69">
+      <c r="B13" s="45">
+        <v>45732</v>
+      </c>
+      <c r="C13" s="65">
         <v>46095</v>
       </c>
-      <c r="C13" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I13" s="79">
+      <c r="D13" s="11" t="s">
+        <v>144</v>
+      </c>
+      <c r="E13" s="50" t="s">
+        <v>67</v>
+      </c>
+      <c r="F13" s="12" t="s">
+        <v>17</v>
+      </c>
+      <c r="G13" s="72" t="s">
+        <v>167</v>
+      </c>
+      <c r="H13" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I13" s="74"/>
+      <c r="J13" s="75">
         <v>13</v>
       </c>
-      <c r="J13" s="80">
+      <c r="K13" s="76">
         <v>20</v>
       </c>
-      <c r="K13" s="21" t="s">
-[...6 lines deleted...]
-    <row r="14" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="L13" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="M13" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="14" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A14" s="7">
         <v>10</v>
       </c>
-      <c r="B14" s="69">
+      <c r="B14" s="45">
+        <v>45732</v>
+      </c>
+      <c r="C14" s="65">
         <v>46096</v>
       </c>
-      <c r="C14" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I14" s="79">
+      <c r="D14" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="E14" s="50" t="s">
+        <v>102</v>
+      </c>
+      <c r="F14" s="12" t="s">
+        <v>18</v>
+      </c>
+      <c r="G14" s="72" t="s">
+        <v>177</v>
+      </c>
+      <c r="H14" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I14" s="74"/>
+      <c r="J14" s="75">
         <v>10</v>
       </c>
-      <c r="J14" s="80">
+      <c r="K14" s="76">
         <v>22</v>
       </c>
-      <c r="K14" s="21" t="s">
-[...6 lines deleted...]
-    <row r="15" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="L14" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M14" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="15" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A15" s="10">
         <v>11</v>
       </c>
-      <c r="B15" s="69">
+      <c r="B15" s="45">
+        <v>45732</v>
+      </c>
+      <c r="C15" s="65">
         <v>46096</v>
       </c>
-      <c r="C15" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H15" s="78">
+      <c r="D15" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="E15" s="50" t="s">
+        <v>99</v>
+      </c>
+      <c r="F15" s="12" t="s">
+        <v>100</v>
+      </c>
+      <c r="G15" s="72" t="s">
+        <v>44</v>
+      </c>
+      <c r="H15" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I15" s="74">
         <v>12</v>
       </c>
-      <c r="I15" s="79">
+      <c r="J15" s="75">
         <v>18</v>
       </c>
-      <c r="J15" s="80">
+      <c r="K15" s="76">
         <v>21</v>
       </c>
-      <c r="K15" s="21" t="s">
-[...6 lines deleted...]
-    <row r="16" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L15" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M15" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="16" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A16" s="7">
         <v>12</v>
       </c>
-      <c r="B16" s="69">
+      <c r="B16" s="45">
+        <v>45753</v>
+      </c>
+      <c r="C16" s="65">
         <v>46096</v>
       </c>
-      <c r="C16" s="11" t="s">
-[...28 lines deleted...]
-    <row r="17" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="D16" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="E16" s="50" t="s">
+        <v>74</v>
+      </c>
+      <c r="F16" s="12" t="s">
+        <v>133</v>
+      </c>
+      <c r="G16" s="72" t="s">
+        <v>33</v>
+      </c>
+      <c r="H16" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I16" s="74"/>
+      <c r="J16" s="75">
+        <v>9</v>
+      </c>
+      <c r="K16" s="76">
+        <v>17</v>
+      </c>
+      <c r="L16" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M16" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="17" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A17" s="10">
         <v>13</v>
       </c>
-      <c r="B17" s="69">
+      <c r="B17" s="45">
+        <v>45739</v>
+      </c>
+      <c r="C17" s="65">
         <v>46103</v>
       </c>
-      <c r="C17" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I17" s="79">
+      <c r="D17" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="E17" s="50" t="s">
+        <v>60</v>
+      </c>
+      <c r="F17" s="12" t="s">
+        <v>62</v>
+      </c>
+      <c r="G17" s="72" t="s">
+        <v>2</v>
+      </c>
+      <c r="H17" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I17" s="74"/>
+      <c r="J17" s="75">
         <v>12</v>
       </c>
-      <c r="J17" s="80">
+      <c r="K17" s="76">
         <v>22</v>
       </c>
-      <c r="K17" s="21"/>
-[...4 lines deleted...]
-    <row r="18" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L17" s="21"/>
+      <c r="M17" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="18" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A18" s="7">
         <v>14</v>
       </c>
-      <c r="B18" s="69">
+      <c r="B18" s="45">
+        <v>45739</v>
+      </c>
+      <c r="C18" s="65">
         <v>46103</v>
       </c>
-      <c r="C18" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I18" s="79">
+      <c r="D18" s="11" t="s">
+        <v>106</v>
+      </c>
+      <c r="E18" s="50" t="s">
+        <v>24</v>
+      </c>
+      <c r="F18" s="12" t="s">
+        <v>127</v>
+      </c>
+      <c r="G18" s="72" t="s">
+        <v>23</v>
+      </c>
+      <c r="H18" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I18" s="74"/>
+      <c r="J18" s="75">
         <v>15</v>
       </c>
-      <c r="J18" s="80">
+      <c r="K18" s="76">
         <v>26</v>
       </c>
-      <c r="K18" s="21"/>
-[...4 lines deleted...]
-    <row r="19" spans="1:12" ht="45" x14ac:dyDescent="0.2">
+      <c r="L18" s="21"/>
+      <c r="M18" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="19" spans="1:13" ht="45" x14ac:dyDescent="0.2">
       <c r="A19" s="10">
         <v>15</v>
       </c>
-      <c r="B19" s="69">
+      <c r="B19" s="45">
+        <v>45745</v>
+      </c>
+      <c r="C19" s="65">
         <v>46109</v>
       </c>
-      <c r="C19" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H19" s="78">
+      <c r="D19" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="E19" s="50" t="s">
+        <v>70</v>
+      </c>
+      <c r="F19" s="12" t="s">
+        <v>71</v>
+      </c>
+      <c r="G19" s="72" t="s">
+        <v>46</v>
+      </c>
+      <c r="H19" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I19" s="74">
         <v>11</v>
       </c>
-      <c r="I19" s="79">
+      <c r="J19" s="75">
         <v>17</v>
       </c>
-      <c r="J19" s="80">
+      <c r="K19" s="76">
         <v>21</v>
       </c>
-      <c r="K19" s="21" t="s">
-[...6 lines deleted...]
-    <row r="20" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L19" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M19" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="20" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A20" s="7">
         <v>16</v>
       </c>
-      <c r="B20" s="69">
+      <c r="B20" s="45">
+        <v>45759</v>
+      </c>
+      <c r="C20" s="65">
         <v>46123</v>
       </c>
-      <c r="C20" s="11" t="s">
-[...26 lines deleted...]
-    <row r="21" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="D20" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="E20" s="50" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" s="12" t="s">
+        <v>72</v>
+      </c>
+      <c r="G20" s="72" t="s">
+        <v>120</v>
+      </c>
+      <c r="H20" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I20" s="74"/>
+      <c r="J20" s="75">
+        <v>8</v>
+      </c>
+      <c r="K20" s="76">
+        <v>20</v>
+      </c>
+      <c r="L20" s="21"/>
+      <c r="M20" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="21" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A21" s="10">
         <v>17</v>
       </c>
-      <c r="B21" s="69">
+      <c r="B21" s="45">
+        <v>45760</v>
+      </c>
+      <c r="C21" s="65">
         <v>46124</v>
       </c>
-      <c r="C21" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I21" s="79">
+      <c r="D21" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="E21" s="50" t="s">
+        <v>103</v>
+      </c>
+      <c r="F21" s="12" t="s">
+        <v>68</v>
+      </c>
+      <c r="G21" s="72" t="s">
+        <v>69</v>
+      </c>
+      <c r="H21" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I21" s="74"/>
+      <c r="J21" s="75">
         <v>14</v>
       </c>
-      <c r="J21" s="80">
+      <c r="K21" s="76">
         <v>18</v>
       </c>
-      <c r="K21" s="21"/>
-[...5 lines deleted...]
-      <c r="A22" s="7">
+      <c r="L21" s="21"/>
+      <c r="M21" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="22" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="A22" s="82">
         <v>18</v>
       </c>
-      <c r="B22" s="69">
-[...29 lines deleted...]
-    <row r="23" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B22" s="45"/>
+      <c r="C22" s="65"/>
+      <c r="D22" s="11"/>
+      <c r="E22" s="50"/>
+      <c r="F22" s="12"/>
+      <c r="G22" s="72"/>
+      <c r="H22" s="73"/>
+      <c r="I22" s="74"/>
+      <c r="J22" s="75"/>
+      <c r="K22" s="76"/>
+      <c r="L22" s="21"/>
+      <c r="M22" s="21"/>
+    </row>
+    <row r="23" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A23" s="10">
         <v>19</v>
       </c>
-      <c r="B23" s="69">
+      <c r="B23" s="45">
+        <v>45752</v>
+      </c>
+      <c r="C23" s="65">
         <v>46130</v>
       </c>
-      <c r="C23" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H23" s="78">
+      <c r="D23" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="E23" s="50" t="s">
+        <v>47</v>
+      </c>
+      <c r="F23" s="12" t="s">
+        <v>89</v>
+      </c>
+      <c r="G23" s="72" t="s">
+        <v>48</v>
+      </c>
+      <c r="H23" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I23" s="74">
         <v>12</v>
       </c>
-      <c r="I23" s="79">
+      <c r="J23" s="75">
         <v>15</v>
       </c>
-      <c r="J23" s="80">
+      <c r="K23" s="76">
         <v>22</v>
       </c>
-      <c r="K23" s="21"/>
-[...4 lines deleted...]
-    <row r="24" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L23" s="21"/>
+      <c r="M23" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="24" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A24" s="7">
         <v>20</v>
       </c>
-      <c r="B24" s="69">
-[...19 lines deleted...]
-      <c r="J24" s="80">
+      <c r="B24" s="45">
+        <v>45759</v>
+      </c>
+      <c r="C24" s="85">
+        <v>46137</v>
+      </c>
+      <c r="D24" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="E24" s="50" t="s">
+        <v>184</v>
+      </c>
+      <c r="F24" s="12" t="s">
+        <v>195</v>
+      </c>
+      <c r="G24" s="72" t="s">
+        <v>183</v>
+      </c>
+      <c r="H24" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I24" s="74"/>
+      <c r="J24" s="75"/>
+      <c r="K24" s="76">
         <v>20</v>
       </c>
-      <c r="K24" s="21"/>
-[...4 lines deleted...]
-    <row r="25" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L24" s="21"/>
+      <c r="M24" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="25" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A25" s="10">
         <v>21</v>
       </c>
-      <c r="B25" s="69">
+      <c r="B25" s="45">
+        <v>45739</v>
+      </c>
+      <c r="C25" s="65">
         <v>46131</v>
       </c>
-      <c r="C25" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I25" s="79">
+      <c r="D25" s="11" t="s">
+        <v>110</v>
+      </c>
+      <c r="E25" s="50" t="s">
+        <v>125</v>
+      </c>
+      <c r="F25" s="12" t="s">
+        <v>25</v>
+      </c>
+      <c r="G25" s="72" t="s">
+        <v>175</v>
+      </c>
+      <c r="H25" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I25" s="74"/>
+      <c r="J25" s="75">
         <v>12</v>
       </c>
-      <c r="J25" s="80">
+      <c r="K25" s="76">
         <v>22</v>
       </c>
-      <c r="K25" s="21" t="s">
-[...6 lines deleted...]
-    <row r="26" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L25" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M25" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="26" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A26" s="7">
         <v>22</v>
       </c>
-      <c r="B26" s="69">
+      <c r="B26" s="45">
+        <v>45746</v>
+      </c>
+      <c r="C26" s="65">
         <v>46131</v>
       </c>
-      <c r="C26" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H26" s="78">
+      <c r="D26" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="E26" s="50" t="s">
+        <v>42</v>
+      </c>
+      <c r="F26" s="12" t="s">
+        <v>90</v>
+      </c>
+      <c r="G26" s="72" t="s">
+        <v>41</v>
+      </c>
+      <c r="H26" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I26" s="74">
         <v>12</v>
       </c>
-      <c r="I26" s="79">
+      <c r="J26" s="75">
         <v>16</v>
       </c>
-      <c r="J26" s="80">
+      <c r="K26" s="76">
         <v>23</v>
       </c>
-      <c r="K26" s="21"/>
-[...4 lines deleted...]
-    <row r="27" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L26" s="21"/>
+      <c r="M26" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="27" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A27" s="10">
         <v>23</v>
       </c>
-      <c r="B27" s="69">
+      <c r="B27" s="45">
+        <v>45769</v>
+      </c>
+      <c r="C27" s="65">
         <v>46134</v>
       </c>
-      <c r="C27" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H27" s="78">
+      <c r="D27" s="11" t="s">
+        <v>159</v>
+      </c>
+      <c r="E27" s="50" t="s">
         <v>9</v>
       </c>
-      <c r="I27" s="79">
+      <c r="F27" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G27" s="72" t="s">
+        <v>163</v>
+      </c>
+      <c r="H27" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I27" s="74">
+        <v>9</v>
+      </c>
+      <c r="J27" s="75">
         <v>52</v>
       </c>
-      <c r="J27" s="80">
+      <c r="K27" s="76">
         <v>80</v>
       </c>
-      <c r="K27" s="21" t="s">
-[...6 lines deleted...]
-    <row r="28" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L27" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M27" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="28" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A28" s="7">
         <v>24</v>
       </c>
-      <c r="B28" s="69">
+      <c r="B28" s="45">
+        <v>45822</v>
+      </c>
+      <c r="C28" s="65">
         <v>46138</v>
       </c>
-      <c r="C28" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I28" s="84">
+      <c r="D28" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="E28" s="25" t="s">
+        <v>134</v>
+      </c>
+      <c r="F28" s="39" t="s">
+        <v>135</v>
+      </c>
+      <c r="G28" s="77" t="s">
+        <v>136</v>
+      </c>
+      <c r="H28" s="78" t="s">
+        <v>95</v>
+      </c>
+      <c r="I28" s="79"/>
+      <c r="J28" s="80">
         <v>12</v>
       </c>
-      <c r="J28" s="85">
+      <c r="K28" s="81">
         <v>21</v>
       </c>
-      <c r="K28" s="46"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="L28" s="40"/>
+      <c r="M28" s="40" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="29" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A29" s="10">
         <v>25</v>
       </c>
-      <c r="B29" s="69">
+      <c r="B29" s="45">
+        <v>45773</v>
+      </c>
+      <c r="C29" s="65">
         <v>46145</v>
       </c>
-      <c r="C29" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H29" s="78">
+      <c r="D29" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E29" s="50" t="s">
+        <v>19</v>
+      </c>
+      <c r="F29" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G29" s="72" t="s">
+        <v>168</v>
+      </c>
+      <c r="H29" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I29" s="74">
         <v>6</v>
       </c>
-      <c r="I29" s="79">
+      <c r="J29" s="75">
         <v>12</v>
       </c>
-      <c r="J29" s="80">
+      <c r="K29" s="76">
         <v>20</v>
       </c>
-      <c r="K29" s="21" t="s">
-[...6 lines deleted...]
-    <row r="30" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L29" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M29" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="30" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A30" s="7">
         <v>26</v>
       </c>
-      <c r="B30" s="69">
+      <c r="B30" s="45">
+        <v>45780</v>
+      </c>
+      <c r="C30" s="65">
         <v>46151</v>
       </c>
-      <c r="C30" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I30" s="79">
+      <c r="D30" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E30" s="50" t="s">
+        <v>171</v>
+      </c>
+      <c r="F30" s="12" t="s">
+        <v>172</v>
+      </c>
+      <c r="G30" s="72" t="s">
+        <v>173</v>
+      </c>
+      <c r="H30" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I30" s="74"/>
+      <c r="J30" s="75">
         <v>15</v>
       </c>
-      <c r="J30" s="80">
+      <c r="K30" s="76">
         <v>23</v>
       </c>
-      <c r="K30" s="21"/>
-[...4 lines deleted...]
-    <row r="31" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L30" s="21"/>
+      <c r="M30" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="31" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A31" s="10">
         <v>27</v>
       </c>
-      <c r="B31" s="69">
+      <c r="B31" s="45">
+        <v>45823</v>
+      </c>
+      <c r="C31" s="65">
         <v>46152</v>
       </c>
-      <c r="C31" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I31" s="79">
+      <c r="D31" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="E31" s="50" t="s">
+        <v>181</v>
+      </c>
+      <c r="F31" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G31" s="72" t="s">
+        <v>179</v>
+      </c>
+      <c r="H31" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I31" s="74"/>
+      <c r="J31" s="75">
         <v>11</v>
       </c>
-      <c r="J31" s="80">
+      <c r="K31" s="76">
         <v>20</v>
       </c>
-      <c r="K31" s="21" t="s">
-[...6 lines deleted...]
-    <row r="32" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="L31" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="M31" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="32" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A32" s="7">
         <v>28</v>
       </c>
-      <c r="B32" s="69">
+      <c r="B32" s="45">
+        <v>45788</v>
+      </c>
+      <c r="C32" s="65">
         <v>46152</v>
       </c>
-      <c r="C32" s="11" t="s">
-[...5 lines deleted...]
-      <c r="E32" s="12" t="s">
+      <c r="D32" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E32" s="50" t="s">
+        <v>64</v>
+      </c>
+      <c r="F32" s="12" t="s">
+        <v>65</v>
+      </c>
+      <c r="G32" s="72" t="s">
+        <v>66</v>
+      </c>
+      <c r="H32" s="73" t="s">
         <v>95</v>
       </c>
-      <c r="F32" s="76" t="s">
-[...6 lines deleted...]
-      <c r="I32" s="79">
+      <c r="I32" s="74"/>
+      <c r="J32" s="75">
         <v>11</v>
       </c>
-      <c r="J32" s="80">
+      <c r="K32" s="76">
         <v>18</v>
       </c>
-      <c r="K32" s="21"/>
-[...4 lines deleted...]
-    <row r="33" spans="1:12" ht="30" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L32" s="21"/>
+      <c r="M32" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="33" spans="1:13" ht="30" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="10">
         <v>29</v>
       </c>
-      <c r="B33" s="69">
+      <c r="B33" s="45">
+        <v>45794</v>
+      </c>
+      <c r="C33" s="65">
         <v>46158</v>
       </c>
-      <c r="C33" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D33" s="54" t="s">
+      <c r="D33" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="E33" s="50" t="s">
+        <v>4</v>
+      </c>
+      <c r="F33" s="12" t="s">
+        <v>128</v>
+      </c>
+      <c r="G33" s="72" t="s">
         <v>5</v>
       </c>
-      <c r="E33" s="12" t="s">
-[...9 lines deleted...]
-      <c r="I33" s="79">
+      <c r="H33" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I33" s="74"/>
+      <c r="J33" s="75">
         <v>14</v>
       </c>
-      <c r="J33" s="80">
+      <c r="K33" s="76">
         <v>23</v>
       </c>
-      <c r="K33" s="21" t="s">
-[...6 lines deleted...]
-    <row r="34" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L33" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="M33" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="34" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="7">
         <v>30</v>
       </c>
-      <c r="B34" s="69">
+      <c r="B34" s="45">
+        <v>45795</v>
+      </c>
+      <c r="C34" s="65">
         <v>46159</v>
       </c>
-      <c r="C34" s="11" t="s">
-[...24 lines deleted...]
-    <row r="35" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="D34" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="E34" s="50" t="s">
+        <v>147</v>
+      </c>
+      <c r="F34" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G34" s="72" t="s">
+        <v>10</v>
+      </c>
+      <c r="H34" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I34" s="74"/>
+      <c r="J34" s="75"/>
+      <c r="K34" s="76"/>
+      <c r="L34" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M34" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="35" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A35" s="10">
         <v>31</v>
       </c>
-      <c r="B35" s="69">
+      <c r="B35" s="45">
+        <v>45795</v>
+      </c>
+      <c r="C35" s="65">
         <v>46166</v>
       </c>
-      <c r="C35" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H35" s="78">
+      <c r="D35" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E35" s="50" t="s">
+        <v>75</v>
+      </c>
+      <c r="F35" s="12" t="s">
+        <v>37</v>
+      </c>
+      <c r="G35" s="72" t="s">
+        <v>31</v>
+      </c>
+      <c r="H35" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I35" s="74">
         <v>15</v>
       </c>
-      <c r="I35" s="79">
+      <c r="J35" s="75">
         <v>24</v>
       </c>
-      <c r="J35" s="80">
+      <c r="K35" s="76">
         <v>32</v>
       </c>
-      <c r="K35" s="21" t="s">
-[...6 lines deleted...]
-    <row r="36" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L35" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M35" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="36" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A36" s="7">
         <v>32</v>
       </c>
-      <c r="B36" s="69">
+      <c r="B36" s="45">
+        <v>45808</v>
+      </c>
+      <c r="C36" s="65">
         <v>46172</v>
       </c>
-      <c r="C36" s="11" t="s">
-[...16 lines deleted...]
-      <c r="J36" s="80">
+      <c r="D36" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="E36" s="50" t="s">
+        <v>45</v>
+      </c>
+      <c r="F36" s="12" t="s">
+        <v>77</v>
+      </c>
+      <c r="G36" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="H36" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I36" s="74"/>
+      <c r="J36" s="75"/>
+      <c r="K36" s="76">
         <v>20</v>
       </c>
-      <c r="K36" s="21"/>
-[...4 lines deleted...]
-    <row r="37" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L36" s="21"/>
+      <c r="M36" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="37" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A37" s="10">
         <v>33</v>
       </c>
-      <c r="B37" s="69">
+      <c r="B37" s="45">
+        <v>45814</v>
+      </c>
+      <c r="C37" s="65">
         <v>46178</v>
       </c>
-      <c r="C37" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I37" s="79">
+      <c r="D37" s="11" t="s">
+        <v>108</v>
+      </c>
+      <c r="E37" s="50" t="s">
+        <v>76</v>
+      </c>
+      <c r="F37" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G37" s="72" t="s">
+        <v>164</v>
+      </c>
+      <c r="H37" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I37" s="74"/>
+      <c r="J37" s="75">
         <v>14</v>
       </c>
-      <c r="J37" s="80">
+      <c r="K37" s="76">
         <v>22</v>
       </c>
-      <c r="K37" s="21" t="s">
-[...6 lines deleted...]
-    <row r="38" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L37" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M37" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="38" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A38" s="7">
         <v>34</v>
       </c>
-      <c r="B38" s="69">
+      <c r="B38" s="45">
+        <v>45815</v>
+      </c>
+      <c r="C38" s="65">
         <v>46179</v>
       </c>
-      <c r="C38" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H38" s="78">
+      <c r="D38" s="11" t="s">
+        <v>117</v>
+      </c>
+      <c r="E38" s="50" t="s">
+        <v>137</v>
+      </c>
+      <c r="F38" s="12" t="s">
+        <v>78</v>
+      </c>
+      <c r="G38" s="72" t="s">
+        <v>26</v>
+      </c>
+      <c r="H38" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I38" s="74">
         <v>17</v>
       </c>
-      <c r="I38" s="79">
+      <c r="J38" s="75">
         <v>20</v>
       </c>
-      <c r="J38" s="80">
+      <c r="K38" s="76">
         <v>24</v>
       </c>
-      <c r="K38" s="21"/>
-[...4 lines deleted...]
-    <row r="39" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L38" s="21"/>
+      <c r="M38" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="39" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A39" s="10">
         <v>35</v>
       </c>
-      <c r="B39" s="69">
+      <c r="B39" s="45">
+        <v>45816</v>
+      </c>
+      <c r="C39" s="65">
         <v>46187</v>
       </c>
-      <c r="C39" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H39" s="78">
+      <c r="D39" s="11" t="s">
+        <v>105</v>
+      </c>
+      <c r="E39" s="50" t="s">
+        <v>27</v>
+      </c>
+      <c r="F39" s="12" t="s">
+        <v>79</v>
+      </c>
+      <c r="G39" s="72" t="s">
+        <v>80</v>
+      </c>
+      <c r="H39" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I39" s="74">
         <v>10</v>
       </c>
-      <c r="I39" s="79">
+      <c r="J39" s="75">
         <v>17</v>
       </c>
-      <c r="J39" s="80">
+      <c r="K39" s="76">
         <v>24</v>
       </c>
-      <c r="K39" s="21" t="s">
-[...6 lines deleted...]
-    <row r="40" spans="1:12" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L39" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M39" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="40" spans="1:13" ht="28.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="7">
         <v>36</v>
       </c>
-      <c r="B40" s="69">
+      <c r="B40" s="45">
+        <v>45822</v>
+      </c>
+      <c r="C40" s="65">
         <v>46187</v>
       </c>
-      <c r="C40" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D40" s="25" t="s">
+      <c r="D40" s="11" t="s">
         <v>160</v>
       </c>
-      <c r="E40" s="45" t="s">
-[...8 lines deleted...]
-      <c r="H40" s="83">
+      <c r="E40" s="25" t="s">
+        <v>121</v>
+      </c>
+      <c r="F40" s="39" t="s">
+        <v>122</v>
+      </c>
+      <c r="G40" s="77" t="s">
+        <v>11</v>
+      </c>
+      <c r="H40" s="78" t="s">
+        <v>93</v>
+      </c>
+      <c r="I40" s="79">
         <v>12</v>
       </c>
-      <c r="I40" s="84">
+      <c r="J40" s="80">
         <v>31</v>
       </c>
-      <c r="J40" s="85">
+      <c r="K40" s="81">
         <v>44</v>
       </c>
-      <c r="K40" s="46"/>
-[...4 lines deleted...]
-    <row r="41" spans="1:12" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="L40" s="40"/>
+      <c r="M40" s="40" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="41" spans="1:13" ht="16.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="10">
         <v>37</v>
       </c>
-      <c r="B41" s="69">
+      <c r="B41" s="45">
+        <v>45802</v>
+      </c>
+      <c r="C41" s="65">
         <v>46187</v>
       </c>
-      <c r="C41" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I41" s="79">
+      <c r="D41" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E41" s="50" t="s">
+        <v>38</v>
+      </c>
+      <c r="F41" s="12" t="s">
+        <v>39</v>
+      </c>
+      <c r="G41" s="72" t="s">
+        <v>138</v>
+      </c>
+      <c r="H41" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I41" s="74"/>
+      <c r="J41" s="75">
         <v>5</v>
       </c>
-      <c r="J41" s="80">
+      <c r="K41" s="76">
         <v>10</v>
       </c>
-      <c r="K41" s="21" t="s">
-[...6 lines deleted...]
-    <row r="42" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L41" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M41" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="42" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A42" s="7">
         <v>38</v>
       </c>
-      <c r="B42" s="69">
+      <c r="B42" s="45">
+        <v>45843</v>
+      </c>
+      <c r="C42" s="65">
         <v>46207</v>
       </c>
-      <c r="C42" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I42" s="79">
+      <c r="D42" s="11" t="s">
+        <v>111</v>
+      </c>
+      <c r="E42" s="50" t="s">
+        <v>132</v>
+      </c>
+      <c r="F42" s="12" t="s">
+        <v>170</v>
+      </c>
+      <c r="G42" s="72" t="s">
+        <v>118</v>
+      </c>
+      <c r="H42" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I42" s="74"/>
+      <c r="J42" s="75">
         <v>13</v>
       </c>
-      <c r="J42" s="80">
+      <c r="K42" s="76">
         <v>24</v>
       </c>
-      <c r="K42" s="21"/>
-[...4 lines deleted...]
-    <row r="43" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L42" s="21"/>
+      <c r="M42" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="43" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A43" s="10">
         <v>39</v>
       </c>
-      <c r="B43" s="69">
+      <c r="B43" s="45">
+        <v>45850</v>
+      </c>
+      <c r="C43" s="65">
         <v>46221</v>
       </c>
-      <c r="C43" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I43" s="79">
+      <c r="D43" s="11" t="s">
+        <v>113</v>
+      </c>
+      <c r="E43" s="50" t="s">
+        <v>145</v>
+      </c>
+      <c r="F43" s="12" t="s">
+        <v>139</v>
+      </c>
+      <c r="G43" s="72" t="s">
+        <v>146</v>
+      </c>
+      <c r="H43" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I43" s="74"/>
+      <c r="J43" s="75">
         <v>7</v>
       </c>
-      <c r="J43" s="80">
+      <c r="K43" s="76">
         <v>14</v>
       </c>
-      <c r="K43" s="21"/>
-[...4 lines deleted...]
-    <row r="44" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L43" s="21"/>
+      <c r="M43" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="44" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A44" s="7">
         <v>40</v>
       </c>
-      <c r="B44" s="69">
+      <c r="B44" s="45"/>
+      <c r="C44" s="65">
         <v>46278</v>
       </c>
-      <c r="C44" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H44" s="78">
+      <c r="D44" s="11" t="s">
+        <v>174</v>
+      </c>
+      <c r="E44" s="51" t="s">
+        <v>191</v>
+      </c>
+      <c r="F44" s="12" t="s">
+        <v>155</v>
+      </c>
+      <c r="G44" s="72" t="s">
+        <v>154</v>
+      </c>
+      <c r="H44" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I44" s="74">
         <v>6</v>
       </c>
-      <c r="I44" s="79">
+      <c r="J44" s="75">
         <v>15</v>
       </c>
-      <c r="J44" s="80">
+      <c r="K44" s="76">
         <v>20</v>
       </c>
-      <c r="K44" s="21"/>
-[...4 lines deleted...]
-    <row r="45" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L44" s="21"/>
+      <c r="M44" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="45" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A45" s="10">
         <v>41</v>
       </c>
-      <c r="B45" s="69">
+      <c r="B45" s="45">
+        <v>45920</v>
+      </c>
+      <c r="C45" s="65">
         <v>46284</v>
       </c>
-      <c r="C45" s="11" t="s">
-[...2 lines deleted...]
-      <c r="D45" s="54" t="s">
+      <c r="D45" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E45" s="50" t="s">
         <v>0</v>
       </c>
-      <c r="E45" s="12" t="s">
-[...9 lines deleted...]
-      <c r="I45" s="79">
+      <c r="F45" s="12" t="s">
+        <v>73</v>
+      </c>
+      <c r="G45" s="72" t="s">
+        <v>12</v>
+      </c>
+      <c r="H45" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I45" s="74"/>
+      <c r="J45" s="75">
         <v>21</v>
       </c>
-      <c r="J45" s="80">
+      <c r="K45" s="76">
         <v>33</v>
       </c>
-      <c r="K45" s="21" t="s">
-[...6 lines deleted...]
-    <row r="46" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L45" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M45" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="46" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A46" s="7">
         <v>42</v>
       </c>
-      <c r="B46" s="69">
+      <c r="B46" s="45">
+        <v>45935</v>
+      </c>
+      <c r="C46" s="65">
         <v>46285</v>
       </c>
-      <c r="C46" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I46" s="79">
+      <c r="D46" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="E46" s="50" t="s">
+        <v>13</v>
+      </c>
+      <c r="F46" s="12" t="s">
+        <v>82</v>
+      </c>
+      <c r="G46" s="72" t="s">
         <v>14</v>
       </c>
-      <c r="J46" s="80">
+      <c r="H46" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I46" s="74"/>
+      <c r="J46" s="75">
+        <v>14</v>
+      </c>
+      <c r="K46" s="76">
         <v>27</v>
       </c>
-      <c r="K46" s="21"/>
-[...4 lines deleted...]
-    <row r="47" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="L46" s="21"/>
+      <c r="M46" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="47" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A47" s="10">
         <v>43</v>
       </c>
-      <c r="B47" s="69">
+      <c r="B47" s="45">
+        <v>45927</v>
+      </c>
+      <c r="C47" s="65">
         <v>46291</v>
       </c>
-      <c r="C47" s="11" t="s">
-[...16 lines deleted...]
-      <c r="J47" s="80">
+      <c r="D47" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="E47" s="50" t="s">
+        <v>91</v>
+      </c>
+      <c r="F47" s="12" t="s">
+        <v>148</v>
+      </c>
+      <c r="G47" s="72" t="s">
+        <v>194</v>
+      </c>
+      <c r="H47" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I47" s="74"/>
+      <c r="J47" s="75"/>
+      <c r="K47" s="76">
         <v>20</v>
       </c>
-      <c r="K47" s="21"/>
-[...4 lines deleted...]
-    <row r="48" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="L47" s="21"/>
+      <c r="M47" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="48" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A48" s="7">
         <v>44</v>
       </c>
-      <c r="B48" s="69">
+      <c r="B48" s="45">
+        <v>45928</v>
+      </c>
+      <c r="C48" s="65">
         <v>46292</v>
       </c>
-      <c r="C48" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H48" s="78">
+      <c r="D48" s="11" t="s">
+        <v>114</v>
+      </c>
+      <c r="E48" s="50" t="s">
+        <v>81</v>
+      </c>
+      <c r="F48" s="12" t="s">
+        <v>3</v>
+      </c>
+      <c r="G48" s="72" t="s">
+        <v>180</v>
+      </c>
+      <c r="H48" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I48" s="74">
         <v>6</v>
       </c>
-      <c r="I48" s="79">
+      <c r="J48" s="75">
         <v>12</v>
       </c>
-      <c r="J48" s="80">
+      <c r="K48" s="76">
         <v>22</v>
       </c>
-      <c r="K48" s="21" t="s">
-[...6 lines deleted...]
-    <row r="49" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L48" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M48" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="49" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A49" s="10">
         <v>45</v>
       </c>
-      <c r="B49" s="57">
+      <c r="B49" s="53">
+        <v>45928</v>
+      </c>
+      <c r="C49" s="54">
         <v>46292</v>
       </c>
-      <c r="C49" s="58" t="s">
-[...18 lines deleted...]
-    <row r="50" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="D49" s="55" t="s">
+        <v>161</v>
+      </c>
+      <c r="E49" s="56" t="s">
+        <v>35</v>
+      </c>
+      <c r="F49" s="57" t="s">
+        <v>40</v>
+      </c>
+      <c r="G49" s="58"/>
+      <c r="H49" s="59"/>
+      <c r="I49" s="60"/>
+      <c r="J49" s="61"/>
+      <c r="K49" s="62"/>
+      <c r="L49" s="63"/>
+      <c r="M49" s="63"/>
+    </row>
+    <row r="50" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A50" s="7">
         <v>46</v>
       </c>
-      <c r="B50" s="69">
+      <c r="B50" s="45">
+        <v>45934</v>
+      </c>
+      <c r="C50" s="65">
         <v>46298</v>
       </c>
-      <c r="C50" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I50" s="79">
+      <c r="D50" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="E50" s="50" t="s">
+        <v>16</v>
+      </c>
+      <c r="F50" s="12" t="s">
+        <v>56</v>
+      </c>
+      <c r="G50" s="72" t="s">
+        <v>165</v>
+      </c>
+      <c r="H50" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I50" s="74"/>
+      <c r="J50" s="75">
         <v>15</v>
       </c>
-      <c r="J50" s="80">
+      <c r="K50" s="76">
         <v>24</v>
       </c>
-      <c r="K50" s="21" t="s">
-[...6 lines deleted...]
-    <row r="51" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L50" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M50" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="51" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A51" s="10">
         <v>47</v>
       </c>
-      <c r="B51" s="69">
+      <c r="B51" s="45">
+        <v>45949</v>
+      </c>
+      <c r="C51" s="65">
         <v>46313</v>
       </c>
-      <c r="C51" s="11" t="s">
-[...16 lines deleted...]
-      <c r="J51" s="80">
+      <c r="D51" s="11" t="s">
+        <v>156</v>
+      </c>
+      <c r="E51" s="50" t="s">
+        <v>92</v>
+      </c>
+      <c r="F51" s="12" t="s">
+        <v>119</v>
+      </c>
+      <c r="G51" s="72" t="s">
+        <v>83</v>
+      </c>
+      <c r="H51" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I51" s="74"/>
+      <c r="J51" s="75"/>
+      <c r="K51" s="76">
         <v>14</v>
       </c>
-      <c r="K51" s="21"/>
-[...4 lines deleted...]
-    <row r="52" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="L51" s="21"/>
+      <c r="M51" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="52" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A52" s="7">
         <v>48</v>
       </c>
-      <c r="B52" s="69">
+      <c r="B52" s="45">
+        <v>45949</v>
+      </c>
+      <c r="C52" s="65">
         <v>46313</v>
       </c>
-      <c r="C52" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H52" s="78">
+      <c r="D52" s="11" t="s">
+        <v>112</v>
+      </c>
+      <c r="E52" s="50" t="s">
+        <v>87</v>
+      </c>
+      <c r="F52" s="12" t="s">
+        <v>22</v>
+      </c>
+      <c r="G52" s="72" t="s">
+        <v>169</v>
+      </c>
+      <c r="H52" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I52" s="74">
         <v>6</v>
       </c>
-      <c r="I52" s="79">
+      <c r="J52" s="75">
         <v>12</v>
       </c>
-      <c r="J52" s="80">
+      <c r="K52" s="76">
         <v>20</v>
       </c>
-      <c r="K52" s="21" t="s">
-[...6 lines deleted...]
-    <row r="53" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L52" s="21" t="s">
+        <v>43</v>
+      </c>
+      <c r="M52" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="53" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A53" s="10">
         <v>49</v>
       </c>
-      <c r="B53" s="69">
+      <c r="B53" s="45">
+        <v>45949</v>
+      </c>
+      <c r="C53" s="65">
         <v>46313</v>
       </c>
-      <c r="C53" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H53" s="78">
+      <c r="D53" s="11" t="s">
+        <v>115</v>
+      </c>
+      <c r="E53" s="50" t="s">
+        <v>84</v>
+      </c>
+      <c r="F53" s="12" t="s">
+        <v>15</v>
+      </c>
+      <c r="G53" s="72" t="s">
+        <v>7</v>
+      </c>
+      <c r="H53" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I53" s="74">
         <v>9</v>
       </c>
-      <c r="I53" s="79">
+      <c r="J53" s="75">
         <v>14</v>
       </c>
-      <c r="J53" s="80">
+      <c r="K53" s="76">
         <v>24</v>
       </c>
-      <c r="K53" s="21"/>
-[...4 lines deleted...]
-    <row r="54" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L53" s="21"/>
+      <c r="M53" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="54" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A54" s="7">
         <v>50</v>
       </c>
-      <c r="B54" s="69">
+      <c r="B54" s="45">
+        <v>45949</v>
+      </c>
+      <c r="C54" s="65">
         <v>46312</v>
       </c>
-      <c r="C54" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I54" s="79">
+      <c r="D54" s="11" t="s">
+        <v>116</v>
+      </c>
+      <c r="E54" s="50" t="s">
+        <v>150</v>
+      </c>
+      <c r="F54" s="12" t="s">
+        <v>140</v>
+      </c>
+      <c r="G54" s="72" t="s">
+        <v>141</v>
+      </c>
+      <c r="H54" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I54" s="74"/>
+      <c r="J54" s="75">
         <v>8.5</v>
       </c>
-      <c r="J54" s="80">
+      <c r="K54" s="76">
         <v>15</v>
       </c>
-      <c r="K54" s="21"/>
-[...4 lines deleted...]
-    <row r="55" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L54" s="21"/>
+      <c r="M54" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="55" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A55" s="10">
         <v>51</v>
       </c>
-      <c r="B55" s="69">
+      <c r="B55" s="45">
+        <v>45955</v>
+      </c>
+      <c r="C55" s="65">
         <v>46319</v>
       </c>
-      <c r="C55" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I55" s="79">
+      <c r="D55" s="11" t="s">
+        <v>107</v>
+      </c>
+      <c r="E55" s="50" t="s">
+        <v>32</v>
+      </c>
+      <c r="F55" s="12" t="s">
+        <v>85</v>
+      </c>
+      <c r="G55" s="72" t="s">
+        <v>29</v>
+      </c>
+      <c r="H55" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I55" s="74"/>
+      <c r="J55" s="75">
         <v>11</v>
       </c>
-      <c r="J55" s="80">
+      <c r="K55" s="76">
         <v>22</v>
       </c>
-      <c r="K55" s="21"/>
-[...4 lines deleted...]
-    <row r="56" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L55" s="21"/>
+      <c r="M55" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="56" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A56" s="7">
         <v>52</v>
       </c>
-      <c r="B56" s="69">
+      <c r="B56" s="45">
+        <v>45955</v>
+      </c>
+      <c r="C56" s="65">
         <v>46319</v>
       </c>
-      <c r="C56" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I56" s="79">
+      <c r="D56" s="11" t="s">
+        <v>160</v>
+      </c>
+      <c r="E56" s="50" t="s">
+        <v>86</v>
+      </c>
+      <c r="F56" s="12" t="s">
+        <v>88</v>
+      </c>
+      <c r="G56" s="72" t="s">
+        <v>6</v>
+      </c>
+      <c r="H56" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I56" s="74"/>
+      <c r="J56" s="75">
         <v>15</v>
       </c>
-      <c r="J56" s="80">
+      <c r="K56" s="76">
         <v>21</v>
       </c>
-      <c r="K56" s="21"/>
-[...4 lines deleted...]
-    <row r="57" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L56" s="21"/>
+      <c r="M56" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="57" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A57" s="10">
         <v>53</v>
       </c>
-      <c r="B57" s="69">
+      <c r="B57" s="45">
+        <v>45956</v>
+      </c>
+      <c r="C57" s="65">
         <v>46320</v>
       </c>
-      <c r="C57" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I57" s="79">
+      <c r="D57" s="11" t="s">
+        <v>143</v>
+      </c>
+      <c r="E57" s="50" t="s">
+        <v>192</v>
+      </c>
+      <c r="F57" s="12" t="s">
+        <v>59</v>
+      </c>
+      <c r="G57" s="72" t="s">
+        <v>178</v>
+      </c>
+      <c r="H57" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I57" s="74"/>
+      <c r="J57" s="75">
         <v>11</v>
       </c>
-      <c r="J57" s="80">
+      <c r="K57" s="76">
         <v>20</v>
       </c>
-      <c r="K57" s="21" t="s">
-[...6 lines deleted...]
-    <row r="58" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L57" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="M57" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="58" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A58" s="7">
         <v>54</v>
       </c>
-      <c r="B58" s="69">
+      <c r="B58" s="45">
+        <v>45963</v>
+      </c>
+      <c r="C58" s="65">
         <v>46328</v>
       </c>
-      <c r="C58" s="11" t="s">
-[...15 lines deleted...]
-      <c r="I58" s="79">
+      <c r="D58" s="11" t="s">
+        <v>104</v>
+      </c>
+      <c r="E58" s="50" t="s">
+        <v>123</v>
+      </c>
+      <c r="F58" s="12" t="s">
+        <v>124</v>
+      </c>
+      <c r="G58" s="72" t="s">
+        <v>149</v>
+      </c>
+      <c r="H58" s="73" t="s">
+        <v>95</v>
+      </c>
+      <c r="I58" s="74"/>
+      <c r="J58" s="75">
         <v>14</v>
       </c>
-      <c r="J58" s="80">
+      <c r="K58" s="76">
         <v>25</v>
       </c>
-      <c r="K58" s="21"/>
-[...4 lines deleted...]
-    <row r="59" spans="1:12" ht="31.5" x14ac:dyDescent="0.2">
+      <c r="L58" s="21"/>
+      <c r="M58" s="21" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="59" spans="1:13" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A59" s="10">
         <v>55</v>
       </c>
-      <c r="B59" s="69">
+      <c r="B59" s="45">
+        <v>45969</v>
+      </c>
+      <c r="C59" s="65">
         <v>46333</v>
       </c>
-      <c r="C59" s="11" t="s">
-[...16 lines deleted...]
-      <c r="J59" s="80">
+      <c r="D59" s="11" t="s">
+        <v>158</v>
+      </c>
+      <c r="E59" s="50" t="s">
+        <v>126</v>
+      </c>
+      <c r="F59" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="G59" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="H59" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I59" s="74"/>
+      <c r="J59" s="75"/>
+      <c r="K59" s="76">
         <v>12.5</v>
       </c>
-      <c r="K59" s="21"/>
-[...4 lines deleted...]
-    <row r="60" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="L59" s="21"/>
+      <c r="M59" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A60" s="7">
         <v>56</v>
       </c>
-      <c r="B60" s="69">
+      <c r="B60" s="45">
+        <v>45970</v>
+      </c>
+      <c r="C60" s="65">
         <v>46341</v>
       </c>
-      <c r="C60" s="11" t="s">
-[...14 lines deleted...]
-      <c r="H60" s="78">
+      <c r="D60" s="11" t="s">
+        <v>161</v>
+      </c>
+      <c r="E60" s="50" t="s">
+        <v>20</v>
+      </c>
+      <c r="F60" s="12" t="s">
+        <v>21</v>
+      </c>
+      <c r="G60" s="72" t="s">
+        <v>182</v>
+      </c>
+      <c r="H60" s="73" t="s">
+        <v>94</v>
+      </c>
+      <c r="I60" s="74">
         <v>12</v>
       </c>
-      <c r="I60" s="79">
+      <c r="J60" s="75">
         <v>19</v>
       </c>
-      <c r="J60" s="80">
+      <c r="K60" s="76">
         <v>23</v>
       </c>
-      <c r="K60" s="21" t="s">
-[...6 lines deleted...]
-    <row r="61" spans="1:12" ht="30" x14ac:dyDescent="0.2">
+      <c r="L60" s="21" t="s">
+        <v>166</v>
+      </c>
+      <c r="M60" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="61" spans="1:13" ht="30" x14ac:dyDescent="0.2">
       <c r="A61" s="10">
         <v>57</v>
       </c>
-      <c r="B61" s="70">
+      <c r="B61" s="46">
+        <v>45998</v>
+      </c>
+      <c r="C61" s="66">
         <v>46369</v>
       </c>
-      <c r="C61" s="24" t="s">
-[...15 lines deleted...]
-      <c r="I61" s="79">
+      <c r="D61" s="24" t="s">
+        <v>105</v>
+      </c>
+      <c r="E61" s="25" t="s">
+        <v>130</v>
+      </c>
+      <c r="F61" s="12" t="s">
+        <v>129</v>
+      </c>
+      <c r="G61" s="72" t="s">
+        <v>36</v>
+      </c>
+      <c r="H61" s="73" t="s">
+        <v>93</v>
+      </c>
+      <c r="I61" s="74"/>
+      <c r="J61" s="75">
         <v>12</v>
       </c>
-      <c r="J61" s="80">
+      <c r="K61" s="76">
         <v>18</v>
       </c>
-      <c r="K61" s="21"/>
-[...4 lines deleted...]
-    <row r="62" spans="1:12" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
+      <c r="L61" s="21"/>
+      <c r="M61" s="21" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="62" spans="1:13" ht="16.5" thickBot="1" x14ac:dyDescent="0.25">
       <c r="A62" s="13"/>
-      <c r="B62" s="50"/>
-[...11 lines deleted...]
-    <row r="63" spans="1:12" ht="15.75" x14ac:dyDescent="0.2">
+      <c r="B62" s="47"/>
+      <c r="C62" s="41"/>
+      <c r="D62" s="14"/>
+      <c r="E62" s="23"/>
+      <c r="F62" s="15"/>
+      <c r="G62" s="30"/>
+      <c r="H62" s="16"/>
+      <c r="I62" s="33"/>
+      <c r="J62" s="34"/>
+      <c r="K62" s="35"/>
+      <c r="L62" s="22"/>
+      <c r="M62" s="22"/>
+    </row>
+    <row r="63" spans="1:13" ht="15.75" x14ac:dyDescent="0.2">
       <c r="A63" s="17"/>
-      <c r="B63" s="41"/>
-[...2 lines deleted...]
-      <c r="L63" s="44"/>
+      <c r="B63" s="36"/>
+      <c r="C63" s="36"/>
+      <c r="D63" s="37"/>
+      <c r="E63" s="38"/>
     </row>
   </sheetData>
-  <autoFilter ref="A4:L61" xr:uid="{00000000-0001-0000-0000-000000000000}">
-    <filterColumn colId="7" showButton="0"/>
+  <autoFilter ref="A4:M61" xr:uid="{00000000-0001-0000-0000-000000000000}">
     <filterColumn colId="8" showButton="0"/>
+    <filterColumn colId="9" showButton="0"/>
   </autoFilter>
+  <sortState xmlns:xlrd2="http://schemas.microsoft.com/office/spreadsheetml/2017/richdata2" ref="A5:M61">
+    <sortCondition ref="A5:A61"/>
+  </sortState>
   <mergeCells count="1">
-    <mergeCell ref="A2:E2"/>
+    <mergeCell ref="A2:F2"/>
   </mergeCells>
   <phoneticPr fontId="1" type="noConversion"/>
-  <hyperlinks>
-[...55 lines deleted...]
-  </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.27559055118110237" right="0.15748031496062992" top="0.23622047244094491" bottom="0.19685039370078741" header="0.35433070866141736" footer="0"/>
-  <pageSetup paperSize="9" scale="71" fitToHeight="5" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId56"/>
+  <pageSetup paperSize="9" scale="71" fitToHeight="5" orientation="landscape" horizontalDpi="300" verticalDpi="300" r:id="rId1"/>
   <headerFooter alignWithMargins="0"/>
-  <drawing r:id="rId57"/>
-  <legacyDrawing r:id="rId58"/>
+  <drawing r:id="rId2"/>
+  <legacyDrawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{940D18C0-7FC4-42C6-A49E-08DC4888A383}">
   <dimension ref="A1"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="J16" sqref="J16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="10" defaultRowHeight="12.75" x14ac:dyDescent="0.2"/>
   <sheetData/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>